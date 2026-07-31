--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -425,78 +425,78 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR13"/>
+  <dimension ref="A1:AR37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="48" customWidth="1" min="1" max="1"/>
+    <col width="70" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="19" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="17" customWidth="1" min="6" max="6"/>
     <col width="29" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="26" customWidth="1" min="10" max="10"/>
     <col width="27" customWidth="1" min="11" max="11"/>
     <col width="28" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="23" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="27" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
     <col width="33" customWidth="1" min="18" max="18"/>
     <col width="21" customWidth="1" min="19" max="19"/>
-    <col width="18" customWidth="1" min="20" max="20"/>
+    <col width="27" customWidth="1" min="20" max="20"/>
     <col width="22" customWidth="1" min="21" max="21"/>
     <col width="23" customWidth="1" min="22" max="22"/>
     <col width="31" customWidth="1" min="23" max="23"/>
     <col width="22" customWidth="1" min="24" max="24"/>
     <col width="26" customWidth="1" min="25" max="25"/>
     <col width="27" customWidth="1" min="26" max="26"/>
     <col width="44" customWidth="1" min="27" max="27"/>
     <col width="33" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="41" customWidth="1" min="30" max="30"/>
     <col width="66" customWidth="1" min="31" max="31"/>
     <col width="66" customWidth="1" min="32" max="32"/>
     <col width="44" customWidth="1" min="33" max="33"/>
     <col width="28" customWidth="1" min="34" max="34"/>
     <col width="24" customWidth="1" min="35" max="35"/>
     <col width="31" customWidth="1" min="36" max="36"/>
     <col width="12" customWidth="1" min="37" max="37"/>
     <col width="51" customWidth="1" min="38" max="38"/>
     <col width="11" customWidth="1" min="39" max="39"/>
     <col width="12" customWidth="1" min="40" max="40"/>
     <col width="32" customWidth="1" min="41" max="41"/>
     <col width="29" customWidth="1" min="42" max="42"/>
     <col width="21" customWidth="1" min="43" max="43"/>
     <col width="24" customWidth="1" min="44" max="44"/>
   </cols>
@@ -1064,533 +1064,475 @@
       </c>
       <c r="AO3" s="2" t="inlineStr">
         <is>
           <t>Полы дощатые</t>
         </is>
       </c>
       <c r="AP3" s="2" t="inlineStr">
         <is>
           <t>Оконные блоки деревянные</t>
         </is>
       </c>
       <c r="AQ3" s="2" t="inlineStr">
         <is>
           <t>Двери деревянные</t>
         </is>
       </c>
       <c r="AR3" s="2" t="inlineStr">
         <is>
           <t>Штукатурка</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>IMG_20260331_153109_edit_26886045454533.jpg</t>
+          <t>паспорт тургенева 12_compressed (1)-изображения-8.jpg</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
-      <c r="D4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="F4" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="J4" s="2" t="inlineStr"/>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
       <c r="K4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>Тех. подполье</t>
+          <t>Подвал</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>Постоянная</t>
         </is>
       </c>
-      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="n">
+        <v>5.6</v>
+      </c>
       <c r="R4" s="2" t="inlineStr"/>
-      <c r="S4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="n">
+        <v>33.85</v>
+      </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
-      <c r="U4" s="2" t="inlineStr"/>
-      <c r="V4" s="2" t="inlineStr"/>
+      <c r="U4" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V4" s="2" t="n">
+        <v>407.9</v>
+      </c>
       <c r="W4" s="2" t="inlineStr"/>
       <c r="X4" s="2" t="inlineStr"/>
       <c r="Y4" s="2" t="inlineStr"/>
-      <c r="Z4" s="2" t="inlineStr"/>
+      <c r="Z4" s="2" t="n">
+        <v>2284.24</v>
+      </c>
       <c r="AA4" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
       <c r="AB4" s="2" t="inlineStr"/>
       <c r="AC4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AD4" s="2" t="inlineStr">
-[...33 lines deleted...]
-      </c>
+      <c r="AD4" s="2" t="inlineStr"/>
+      <c r="AE4" s="2" t="inlineStr"/>
+      <c r="AF4" s="2" t="inlineStr"/>
+      <c r="AG4" s="2" t="inlineStr"/>
+      <c r="AH4" s="2" t="inlineStr"/>
+      <c r="AI4" s="2" t="inlineStr"/>
+      <c r="AJ4" s="2" t="inlineStr"/>
       <c r="AK4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AL4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AL4" s="2" t="inlineStr"/>
       <c r="AM4" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AO4" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="AO4" s="2" t="inlineStr"/>
+      <c r="AP4" s="2" t="inlineStr"/>
+      <c r="AQ4" s="2" t="inlineStr"/>
+      <c r="AR4" s="2" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>IMG_20260331_153127_edit_26904761002598.jpg</t>
+          <t>IMG_20260331_153109_edit_26886045454533.jpg</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>28.05.2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Типовой</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F5" s="2" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G5" s="2" t="inlineStr"/>
+        <v>5</v>
+      </c>
+      <c r="G5" s="2" t="n">
+        <v>1970</v>
+      </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="J5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="n">
-        <v>2008</v>
+        <v>0</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Тех. подполье</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
-      <c r="O5" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>Постоянная</t>
         </is>
       </c>
-      <c r="Q5" s="2" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr"/>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
-      <c r="U5" s="2" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="U5" s="2" t="inlineStr"/>
+      <c r="V5" s="2" t="inlineStr"/>
+      <c r="W5" s="2" t="inlineStr"/>
       <c r="X5" s="2" t="inlineStr"/>
       <c r="Y5" s="2" t="inlineStr"/>
-      <c r="Z5" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5" s="2" t="inlineStr"/>
       <c r="AA5" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
       <c r="AB5" s="2" t="inlineStr"/>
       <c r="AC5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AD5" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="AG5" s="2" t="inlineStr"/>
+      <c r="AD5" s="2" t="inlineStr">
+        <is>
+          <t>Фундаменты ленточные крупноблочные</t>
+        </is>
+      </c>
+      <c r="AE5" s="2" t="inlineStr">
+        <is>
+          <t>Стены кирпичные</t>
+        </is>
+      </c>
+      <c r="AF5" s="2" t="inlineStr">
+        <is>
+          <t>Стены кирпичные</t>
+        </is>
+      </c>
+      <c r="AG5" s="2" t="inlineStr">
+        <is>
+          <t>Перегородки деревянные неоштукатуренные</t>
+        </is>
+      </c>
       <c r="AH5" s="2" t="inlineStr">
         <is>
-          <t>Лестницы железобетонные</t>
-[...3 lines deleted...]
-      <c r="AJ5" s="2" t="inlineStr"/>
+          <t>Лестницы деревянные</t>
+        </is>
+      </c>
+      <c r="AI5" s="2" t="inlineStr">
+        <is>
+          <t>Крыши деревянные</t>
+        </is>
+      </c>
+      <c r="AJ5" s="2" t="inlineStr">
+        <is>
+          <t>Кровля из волнистых листов</t>
+        </is>
+      </c>
       <c r="AK5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AL5" s="2" t="inlineStr"/>
+      <c r="AL5" s="2" t="inlineStr">
+        <is>
+          <t>Перекрытия деревянные неоштукатуренные</t>
+        </is>
+      </c>
       <c r="AM5" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN5" s="2" t="inlineStr">
         <is>
-          <t>Балконы</t>
-[...5 lines deleted...]
-      <c r="AR5" s="2" t="inlineStr"/>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO5" s="2" t="inlineStr">
+        <is>
+          <t>Полы дощатые</t>
+        </is>
+      </c>
+      <c r="AP5" s="2" t="inlineStr">
+        <is>
+          <t>Оконные блоки деревянные</t>
+        </is>
+      </c>
+      <c r="AQ5" s="2" t="inlineStr">
+        <is>
+          <t>Двери деревянные</t>
+        </is>
+      </c>
+      <c r="AR5" s="2" t="inlineStr">
+        <is>
+          <t>Штукатурка</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>test_2.pdf</t>
+          <t>IMG_20260331_153127_edit_26904761002598.jpg</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Типовой</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F6" s="2" t="n">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="G6" s="2" t="inlineStr"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Прямоугольная</t>
         </is>
       </c>
       <c r="K6" s="2" t="n">
-        <v>0</v>
+        <v>2008</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="n">
+        <v>6.4</v>
+      </c>
+      <c r="R6" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="S6" s="2" t="n">
+        <v>33.4</v>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U6" s="2" t="n">
         <v>15</v>
       </c>
-      <c r="P6" s="2" t="inlineStr">
-[...20 lines deleted...]
-      </c>
       <c r="V6" s="2" t="n">
-        <v>464.9</v>
+        <v>462.7</v>
       </c>
       <c r="W6" s="2" t="n">
-        <v>2942.8</v>
-[...6 lines deleted...]
-      </c>
+        <v>660.5</v>
+      </c>
+      <c r="X6" s="2" t="inlineStr"/>
+      <c r="Y6" s="2" t="inlineStr"/>
       <c r="Z6" s="2" t="n">
-        <v>11864</v>
+        <v>2961</v>
       </c>
       <c r="AA6" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
       <c r="AB6" s="2" t="inlineStr"/>
       <c r="AC6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AD6" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AD6" s="2" t="inlineStr"/>
+      <c r="AE6" s="2" t="inlineStr"/>
+      <c r="AF6" s="2" t="inlineStr"/>
       <c r="AG6" s="2" t="inlineStr"/>
       <c r="AH6" s="2" t="inlineStr">
         <is>
           <t>Лестницы железобетонные</t>
         </is>
       </c>
       <c r="AI6" s="2" t="inlineStr"/>
-      <c r="AJ6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ6" s="2" t="inlineStr"/>
       <c r="AK6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AL6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AL6" s="2" t="inlineStr"/>
       <c r="AM6" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN6" s="2" t="inlineStr">
         <is>
           <t>Балконы</t>
         </is>
       </c>
-      <c r="AO6" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="AO6" s="2" t="inlineStr"/>
+      <c r="AP6" s="2" t="inlineStr"/>
+      <c r="AQ6" s="2" t="inlineStr"/>
+      <c r="AR6" s="2" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>Есенина, 12 .pdf</t>
+          <t>test_2.pdf</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>07.05.2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Типовой</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F7" s="2" t="n">
         <v>5</v>
       </c>
@@ -1726,935 +1668,3939 @@
       </c>
       <c r="AO7" s="2" t="inlineStr">
         <is>
           <t>Полы из рулонных материалов</t>
         </is>
       </c>
       <c r="AP7" s="2" t="inlineStr">
         <is>
           <t>Оконные блоки деревянные</t>
         </is>
       </c>
       <c r="AQ7" s="2" t="inlineStr">
         <is>
           <t>Двери деревянные</t>
         </is>
       </c>
       <c r="AR7" s="2" t="inlineStr">
         <is>
           <t>Оклейка обоями</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>test_4.pdf</t>
+          <t>Есенина, 12 .pdf</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>07.05.2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Типовой</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F8" s="2" t="n">
         <v>5</v>
       </c>
       <c r="G8" s="2" t="n">
-        <v>1971</v>
+        <v>1982</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Прямоугольная</t>
         </is>
       </c>
       <c r="K8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
-          <t>Переменная</t>
+          <t>Постоянная</t>
         </is>
       </c>
       <c r="Q8" s="2" t="n">
-        <v>12.5</v>
+        <v>15.4</v>
       </c>
       <c r="R8" s="2" t="n">
-        <v>2.75</v>
-[...1 lines deleted...]
-      <c r="S8" s="2" t="inlineStr"/>
+        <v>2.65</v>
+      </c>
+      <c r="S8" s="2" t="n">
+        <v>42.5</v>
+      </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
-      <c r="U8" s="2" t="inlineStr"/>
+      <c r="U8" s="2" t="n">
+        <v>11.1</v>
+      </c>
       <c r="V8" s="2" t="n">
-        <v>6041.1</v>
+        <v>464.9</v>
       </c>
       <c r="W8" s="2" t="n">
-        <v>5862.8</v>
+        <v>2942.8</v>
       </c>
       <c r="X8" s="2" t="n">
-        <v>4026.2</v>
-[...1 lines deleted...]
-      <c r="Y8" s="2" t="inlineStr"/>
+        <v>1461.8</v>
+      </c>
+      <c r="Y8" s="2" t="n">
+        <v>547.8</v>
+      </c>
       <c r="Z8" s="2" t="n">
-        <v>24462</v>
+        <v>11864</v>
       </c>
       <c r="AA8" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
-      <c r="AB8" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB8" s="2" t="inlineStr"/>
       <c r="AC8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AD8" s="2" t="inlineStr">
         <is>
-          <t>Фундаменты ленточные каменные</t>
+          <t>Фундаменты свайные</t>
         </is>
       </c>
       <c r="AE8" s="2" t="inlineStr">
         <is>
-          <t>Стены кирпичные</t>
+          <t>Стены из крупноразмерных блоков и однослойных несущих панелей</t>
         </is>
       </c>
       <c r="AF8" s="2" t="inlineStr">
         <is>
-          <t>Стены кирпичные</t>
-[...6 lines deleted...]
-      </c>
+          <t>Стены из крупноразмерных блоков и однослойных несущих панелей</t>
+        </is>
+      </c>
+      <c r="AG8" s="2" t="inlineStr"/>
       <c r="AH8" s="2" t="inlineStr">
         <is>
           <t>Лестницы железобетонные</t>
         </is>
       </c>
-      <c r="AI8" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI8" s="2" t="inlineStr"/>
       <c r="AJ8" s="2" t="inlineStr">
         <is>
           <t>Кровли рулонные</t>
         </is>
       </c>
       <c r="AK8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AL8" s="2" t="inlineStr">
         <is>
           <t>Перекрытия из сборного железобетонного настила</t>
         </is>
       </c>
       <c r="AM8" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN8" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Балконы</t>
         </is>
       </c>
       <c r="AO8" s="2" t="inlineStr">
         <is>
           <t>Полы из рулонных материалов</t>
         </is>
       </c>
       <c r="AP8" s="2" t="inlineStr">
         <is>
           <t>Оконные блоки деревянные</t>
         </is>
       </c>
       <c r="AQ8" s="2" t="inlineStr">
         <is>
           <t>Двери деревянные</t>
         </is>
       </c>
-      <c r="AR8" s="2" t="inlineStr"/>
+      <c r="AR8" s="2" t="inlineStr">
+        <is>
+          <t>Оклейка обоями</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>test_3.pdf</t>
+          <t>test_4.pdf</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>07.05.2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Типовой</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F9" s="2" t="n">
         <v>5</v>
       </c>
       <c r="G9" s="2" t="n">
-        <v>1982</v>
+        <v>1971</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Прямоугольная</t>
         </is>
       </c>
       <c r="K9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
-          <t>Постоянная</t>
+          <t>Переменная</t>
         </is>
       </c>
       <c r="Q9" s="2" t="n">
-        <v>15.46</v>
+        <v>12.5</v>
       </c>
       <c r="R9" s="2" t="n">
-        <v>2.65</v>
+        <v>2.75</v>
       </c>
       <c r="S9" s="2" t="inlineStr"/>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
       <c r="U9" s="2" t="inlineStr"/>
       <c r="V9" s="2" t="n">
-        <v>764.9</v>
+        <v>6041.1</v>
       </c>
       <c r="W9" s="2" t="n">
-        <v>2942.8</v>
+        <v>5862.8</v>
       </c>
       <c r="X9" s="2" t="n">
-        <v>1461.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>4026.2</v>
+      </c>
+      <c r="Y9" s="2" t="inlineStr"/>
       <c r="Z9" s="2" t="n">
-        <v>11864</v>
+        <v>24462</v>
       </c>
       <c r="AA9" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
-      <c r="AB9" s="2" t="inlineStr"/>
+      <c r="AB9" s="2" t="inlineStr">
+        <is>
+          <t>Деревянные стропила</t>
+        </is>
+      </c>
       <c r="AC9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AD9" s="2" t="inlineStr">
         <is>
-          <t>Фундаменты бетонные и железобетонные</t>
+          <t>Фундаменты ленточные каменные</t>
         </is>
       </c>
       <c r="AE9" s="2" t="inlineStr">
         <is>
-          <t>Стены из крупноразмерных блоков и однослойных несущих панелей</t>
+          <t>Стены кирпичные</t>
         </is>
       </c>
       <c r="AF9" s="2" t="inlineStr">
         <is>
-          <t>Стены из крупноразмерных блоков и однослойных несущих панелей</t>
-[...2 lines deleted...]
-      <c r="AG9" s="2" t="inlineStr"/>
+          <t>Стены кирпичные</t>
+        </is>
+      </c>
+      <c r="AG9" s="2" t="inlineStr">
+        <is>
+          <t>Перегородки кирпичные</t>
+        </is>
+      </c>
       <c r="AH9" s="2" t="inlineStr">
         <is>
           <t>Лестницы железобетонные</t>
         </is>
       </c>
-      <c r="AI9" s="2" t="inlineStr"/>
+      <c r="AI9" s="2" t="inlineStr">
+        <is>
+          <t>Крыши деревянные</t>
+        </is>
+      </c>
       <c r="AJ9" s="2" t="inlineStr">
         <is>
           <t>Кровли рулонные</t>
         </is>
       </c>
       <c r="AK9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AL9" s="2" t="inlineStr">
         <is>
           <t>Перекрытия из сборного железобетонного настила</t>
         </is>
       </c>
       <c r="AM9" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AO9" s="2" t="inlineStr">
         <is>
           <t>Полы из рулонных материалов</t>
         </is>
       </c>
       <c r="AP9" s="2" t="inlineStr">
         <is>
           <t>Оконные блоки деревянные</t>
         </is>
       </c>
       <c r="AQ9" s="2" t="inlineStr">
         <is>
           <t>Двери деревянные</t>
         </is>
       </c>
-      <c r="AR9" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AR9" s="2" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>test_5.pdf</t>
+          <t>test_3.pdf</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>07.05.2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Индивидуальный</t>
+          <t>Типовой</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F10" s="2" t="n">
         <v>5</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>1947</v>
+        <v>1982</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Прямоугольная</t>
         </is>
       </c>
       <c r="K10" s="2" t="n">
-        <v>1947</v>
+        <v>0</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Подвал</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>Постоянная</t>
         </is>
       </c>
       <c r="Q10" s="2" t="n">
-        <v>15.6</v>
+        <v>15.46</v>
       </c>
       <c r="R10" s="2" t="n">
-        <v>2.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.65</v>
+      </c>
+      <c r="S10" s="2" t="inlineStr"/>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
-      <c r="U10" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="U10" s="2" t="inlineStr"/>
       <c r="V10" s="2" t="n">
-        <v>935.2</v>
+        <v>764.9</v>
       </c>
       <c r="W10" s="2" t="n">
-        <v>3316.9</v>
+        <v>2942.8</v>
       </c>
       <c r="X10" s="2" t="n">
-        <v>1858.2</v>
+        <v>1461.8</v>
       </c>
       <c r="Y10" s="2" t="n">
-        <v>295.9</v>
+        <v>547.8</v>
       </c>
       <c r="Z10" s="2" t="n">
-        <v>9960</v>
+        <v>11864</v>
       </c>
       <c r="AA10" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
       <c r="AB10" s="2" t="inlineStr"/>
       <c r="AC10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AD10" s="2" t="inlineStr">
         <is>
           <t>Фундаменты бетонные и железобетонные</t>
         </is>
       </c>
       <c r="AE10" s="2" t="inlineStr">
         <is>
-          <t>Стены кирпичные</t>
+          <t>Стены из крупноразмерных блоков и однослойных несущих панелей</t>
         </is>
       </c>
       <c r="AF10" s="2" t="inlineStr">
         <is>
-          <t>Стены кирпичные</t>
-[...12 lines deleted...]
-      </c>
+          <t>Стены из крупноразмерных блоков и однослойных несущих панелей</t>
+        </is>
+      </c>
+      <c r="AG10" s="2" t="inlineStr"/>
+      <c r="AH10" s="2" t="inlineStr">
+        <is>
+          <t>Лестницы железобетонные</t>
+        </is>
+      </c>
+      <c r="AI10" s="2" t="inlineStr"/>
       <c r="AJ10" s="2" t="inlineStr">
         <is>
-          <t>Кровля из волнистых листов</t>
+          <t>Кровли рулонные</t>
         </is>
       </c>
       <c r="AK10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AL10" s="2" t="inlineStr">
         <is>
           <t>Перекрытия из сборного железобетонного настила</t>
         </is>
       </c>
       <c r="AM10" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN10" s="2" t="inlineStr">
         <is>
-          <t>Балконы</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="AO10" s="2" t="inlineStr">
         <is>
-          <t>Полы дощатые</t>
+          <t>Полы из рулонных материалов</t>
         </is>
       </c>
       <c r="AP10" s="2" t="inlineStr">
         <is>
           <t>Оконные блоки деревянные</t>
         </is>
       </c>
       <c r="AQ10" s="2" t="inlineStr">
         <is>
           <t>Двери деревянные</t>
         </is>
       </c>
       <c r="AR10" s="2" t="inlineStr">
         <is>
-          <t>Штукатурка</t>
+          <t>Оклейка обоями</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>IMG_20260331_153034_edit_26853940516628.jpg</t>
+          <t>test_5.pdf</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>07.05.2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
-      <c r="D11" s="2" t="inlineStr"/>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Индивидуальный</t>
+        </is>
+      </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="F11" s="2" t="inlineStr"/>
-      <c r="G11" s="2" t="inlineStr"/>
+      <c r="F11" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="G11" s="2" t="n">
+        <v>1947</v>
+      </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="J11" s="2" t="inlineStr"/>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
       <c r="K11" s="2" t="n">
-        <v>0</v>
+        <v>1947</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Подвал</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
-      <c r="O11" s="2" t="inlineStr"/>
+      <c r="O11" s="2" t="n">
+        <v>4</v>
+      </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>Постоянная</t>
         </is>
       </c>
-      <c r="Q11" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="n">
+        <v>15.6</v>
+      </c>
+      <c r="R11" s="2" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="S11" s="2" t="n">
+        <v>72.5</v>
+      </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
-      <c r="U11" s="2" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="Z11" s="2" t="inlineStr"/>
+      <c r="U11" s="2" t="n">
+        <v>12.9</v>
+      </c>
+      <c r="V11" s="2" t="n">
+        <v>935.2</v>
+      </c>
+      <c r="W11" s="2" t="n">
+        <v>3316.9</v>
+      </c>
+      <c r="X11" s="2" t="n">
+        <v>1858.2</v>
+      </c>
+      <c r="Y11" s="2" t="n">
+        <v>295.9</v>
+      </c>
+      <c r="Z11" s="2" t="n">
+        <v>9960</v>
+      </c>
       <c r="AA11" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
       <c r="AB11" s="2" t="inlineStr"/>
       <c r="AC11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AD11" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="AG11" s="2" t="inlineStr"/>
+      <c r="AD11" s="2" t="inlineStr">
+        <is>
+          <t>Фундаменты бетонные и железобетонные</t>
+        </is>
+      </c>
+      <c r="AE11" s="2" t="inlineStr">
+        <is>
+          <t>Стены кирпичные</t>
+        </is>
+      </c>
+      <c r="AF11" s="2" t="inlineStr">
+        <is>
+          <t>Стены кирпичные</t>
+        </is>
+      </c>
+      <c r="AG11" s="2" t="inlineStr">
+        <is>
+          <t>Перегородки кирпичные</t>
+        </is>
+      </c>
       <c r="AH11" s="2" t="inlineStr"/>
-      <c r="AI11" s="2" t="inlineStr"/>
-      <c r="AJ11" s="2" t="inlineStr"/>
+      <c r="AI11" s="2" t="inlineStr">
+        <is>
+          <t>Крыши деревянные</t>
+        </is>
+      </c>
+      <c r="AJ11" s="2" t="inlineStr">
+        <is>
+          <t>Кровля из волнистых листов</t>
+        </is>
+      </c>
       <c r="AK11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="AL11" s="2" t="inlineStr"/>
+      <c r="AL11" s="2" t="inlineStr">
+        <is>
+          <t>Перекрытия из сборного железобетонного настила</t>
+        </is>
+      </c>
       <c r="AM11" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN11" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
-[...5 lines deleted...]
-      <c r="AR11" s="2" t="inlineStr"/>
+          <t>Балконы</t>
+        </is>
+      </c>
+      <c r="AO11" s="2" t="inlineStr">
+        <is>
+          <t>Полы дощатые</t>
+        </is>
+      </c>
+      <c r="AP11" s="2" t="inlineStr">
+        <is>
+          <t>Оконные блоки деревянные</t>
+        </is>
+      </c>
+      <c r="AQ11" s="2" t="inlineStr">
+        <is>
+          <t>Двери деревянные</t>
+        </is>
+      </c>
+      <c r="AR11" s="2" t="inlineStr">
+        <is>
+          <t>Штукатурка</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>IMG_20260331_153145.jpg</t>
+          <t>IMG_20260331_153034_edit_26853940516628.jpg</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>28.05.2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="2" t="inlineStr"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="J12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="2" t="inlineStr"/>
       <c r="K12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
-      <c r="O12" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>Постоянная</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr"/>
-      <c r="R12" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr"/>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
       <c r="U12" s="2" t="inlineStr"/>
       <c r="V12" s="2" t="inlineStr"/>
-      <c r="W12" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="W12" s="2" t="inlineStr"/>
+      <c r="X12" s="2" t="inlineStr"/>
       <c r="Y12" s="2" t="inlineStr"/>
       <c r="Z12" s="2" t="inlineStr"/>
       <c r="AA12" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
       <c r="AB12" s="2" t="inlineStr"/>
       <c r="AC12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AD12" s="2" t="inlineStr"/>
       <c r="AE12" s="2" t="inlineStr"/>
       <c r="AF12" s="2" t="inlineStr"/>
       <c r="AG12" s="2" t="inlineStr"/>
       <c r="AH12" s="2" t="inlineStr"/>
       <c r="AI12" s="2" t="inlineStr"/>
       <c r="AJ12" s="2" t="inlineStr"/>
       <c r="AK12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AL12" s="2" t="inlineStr"/>
       <c r="AM12" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AO12" s="2" t="inlineStr"/>
       <c r="AP12" s="2" t="inlineStr"/>
       <c r="AQ12" s="2" t="inlineStr"/>
       <c r="AR12" s="2" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>IMG_20260331_153052_edit_26869589695789.jpg</t>
+          <t>паспорт тургенева 12_compressed (1)-изображения-0.jpg</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
-      <c r="D13" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D13" s="2" t="inlineStr"/>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="F13" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>Нормальный</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Подвал</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Бескаркасный</t>
         </is>
       </c>
-      <c r="O13" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>Постоянная</t>
         </is>
       </c>
-      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="n">
+        <v>5.6</v>
+      </c>
       <c r="R13" s="2" t="inlineStr"/>
-      <c r="S13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="n">
+        <v>33.85</v>
+      </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>нет данных</t>
         </is>
       </c>
-      <c r="U13" s="2" t="inlineStr"/>
-      <c r="V13" s="2" t="inlineStr"/>
+      <c r="U13" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V13" s="2" t="n">
+        <v>407.9</v>
+      </c>
       <c r="W13" s="2" t="inlineStr"/>
-      <c r="X13" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="X13" s="2" t="inlineStr"/>
+      <c r="Y13" s="2" t="inlineStr"/>
       <c r="Z13" s="2" t="n">
-        <v>2961</v>
+        <v>2284.24</v>
       </c>
       <c r="AA13" s="2" t="inlineStr">
         <is>
           <t>Фундамент, стены, перекрытия и покрытия</t>
         </is>
       </c>
       <c r="AB13" s="2" t="inlineStr"/>
       <c r="AC13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AD13" s="2" t="inlineStr"/>
       <c r="AE13" s="2" t="inlineStr"/>
       <c r="AF13" s="2" t="inlineStr"/>
       <c r="AG13" s="2" t="inlineStr"/>
       <c r="AH13" s="2" t="inlineStr"/>
       <c r="AI13" s="2" t="inlineStr"/>
       <c r="AJ13" s="2" t="inlineStr"/>
       <c r="AK13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AL13" s="2" t="inlineStr"/>
       <c r="AM13" s="2" t="inlineStr">
         <is>
           <t>нет</t>
         </is>
       </c>
       <c r="AN13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="AO13" s="2" t="inlineStr"/>
       <c r="AP13" s="2" t="inlineStr"/>
       <c r="AQ13" s="2" t="inlineStr"/>
       <c r="AR13" s="2" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20260331_153145.jpg</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr"/>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr"/>
+      <c r="H14" s="2" t="inlineStr"/>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="S14" s="2" t="inlineStr"/>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U14" s="2" t="inlineStr"/>
+      <c r="V14" s="2" t="inlineStr"/>
+      <c r="W14" s="2" t="n">
+        <v>318.3</v>
+      </c>
+      <c r="X14" s="2" t="n">
+        <v>203.8</v>
+      </c>
+      <c r="Y14" s="2" t="inlineStr"/>
+      <c r="Z14" s="2" t="inlineStr"/>
+      <c r="AA14" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB14" s="2" t="inlineStr"/>
+      <c r="AC14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD14" s="2" t="inlineStr"/>
+      <c r="AE14" s="2" t="inlineStr"/>
+      <c r="AF14" s="2" t="inlineStr"/>
+      <c r="AG14" s="2" t="inlineStr"/>
+      <c r="AH14" s="2" t="inlineStr"/>
+      <c r="AI14" s="2" t="inlineStr"/>
+      <c r="AJ14" s="2" t="inlineStr"/>
+      <c r="AK14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL14" s="2" t="inlineStr"/>
+      <c r="AM14" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO14" s="2" t="inlineStr"/>
+      <c r="AP14" s="2" t="inlineStr"/>
+      <c r="AQ14" s="2" t="inlineStr"/>
+      <c r="AR14" s="2" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20260331_153052_edit_26869589695789.jpg</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Типовой</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="G15" s="2" t="n">
+        <v>1958</v>
+      </c>
+      <c r="H15" s="2" t="inlineStr"/>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr"/>
+      <c r="K15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr"/>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U15" s="2" t="inlineStr"/>
+      <c r="V15" s="2" t="inlineStr"/>
+      <c r="W15" s="2" t="inlineStr"/>
+      <c r="X15" s="2" t="n">
+        <v>407.6</v>
+      </c>
+      <c r="Y15" s="2" t="n">
+        <v>85.90000000000001</v>
+      </c>
+      <c r="Z15" s="2" t="n">
+        <v>2961</v>
+      </c>
+      <c r="AA15" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB15" s="2" t="inlineStr"/>
+      <c r="AC15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD15" s="2" t="inlineStr"/>
+      <c r="AE15" s="2" t="inlineStr"/>
+      <c r="AF15" s="2" t="inlineStr"/>
+      <c r="AG15" s="2" t="inlineStr"/>
+      <c r="AH15" s="2" t="inlineStr"/>
+      <c r="AI15" s="2" t="inlineStr"/>
+      <c r="AJ15" s="2" t="inlineStr"/>
+      <c r="AK15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL15" s="2" t="inlineStr"/>
+      <c r="AM15" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO15" s="2" t="inlineStr"/>
+      <c r="AP15" s="2" t="inlineStr"/>
+      <c r="AQ15" s="2" t="inlineStr"/>
+      <c r="AR15" s="2" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20171110_093248.jpg</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr"/>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr"/>
+      <c r="H16" s="2" t="inlineStr"/>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr"/>
+      <c r="K16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr"/>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U16" s="2" t="inlineStr"/>
+      <c r="V16" s="2" t="inlineStr"/>
+      <c r="W16" s="2" t="inlineStr"/>
+      <c r="X16" s="2" t="inlineStr"/>
+      <c r="Y16" s="2" t="inlineStr"/>
+      <c r="Z16" s="2" t="inlineStr"/>
+      <c r="AA16" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB16" s="2" t="inlineStr"/>
+      <c r="AC16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD16" s="2" t="inlineStr"/>
+      <c r="AE16" s="2" t="inlineStr"/>
+      <c r="AF16" s="2" t="inlineStr"/>
+      <c r="AG16" s="2" t="inlineStr"/>
+      <c r="AH16" s="2" t="inlineStr"/>
+      <c r="AI16" s="2" t="inlineStr"/>
+      <c r="AJ16" s="2" t="inlineStr"/>
+      <c r="AK16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL16" s="2" t="inlineStr"/>
+      <c r="AM16" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO16" s="2" t="inlineStr"/>
+      <c r="AP16" s="2" t="inlineStr"/>
+      <c r="AQ16" s="2" t="inlineStr"/>
+      <c r="AR16" s="2" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20171110_093256.jpg</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr"/>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr"/>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr"/>
+      <c r="K17" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr"/>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U17" s="2" t="inlineStr"/>
+      <c r="V17" s="2" t="inlineStr"/>
+      <c r="W17" s="2" t="inlineStr"/>
+      <c r="X17" s="2" t="inlineStr"/>
+      <c r="Y17" s="2" t="inlineStr"/>
+      <c r="Z17" s="2" t="inlineStr"/>
+      <c r="AA17" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB17" s="2" t="inlineStr"/>
+      <c r="AC17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD17" s="2" t="inlineStr"/>
+      <c r="AE17" s="2" t="inlineStr"/>
+      <c r="AF17" s="2" t="inlineStr"/>
+      <c r="AG17" s="2" t="inlineStr"/>
+      <c r="AH17" s="2" t="inlineStr"/>
+      <c r="AI17" s="2" t="inlineStr"/>
+      <c r="AJ17" s="2" t="inlineStr"/>
+      <c r="AK17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL17" s="2" t="inlineStr"/>
+      <c r="AM17" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO17" s="2" t="inlineStr"/>
+      <c r="AP17" s="2" t="inlineStr"/>
+      <c r="AQ17" s="2" t="inlineStr"/>
+      <c r="AR17" s="2" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20171110_093300.jpg</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr"/>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr"/>
+      <c r="H18" s="2" t="inlineStr"/>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr"/>
+      <c r="K18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr"/>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U18" s="2" t="inlineStr"/>
+      <c r="V18" s="2" t="inlineStr"/>
+      <c r="W18" s="2" t="inlineStr"/>
+      <c r="X18" s="2" t="inlineStr"/>
+      <c r="Y18" s="2" t="inlineStr"/>
+      <c r="Z18" s="2" t="inlineStr"/>
+      <c r="AA18" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB18" s="2" t="inlineStr"/>
+      <c r="AC18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD18" s="2" t="inlineStr"/>
+      <c r="AE18" s="2" t="inlineStr"/>
+      <c r="AF18" s="2" t="inlineStr"/>
+      <c r="AG18" s="2" t="inlineStr"/>
+      <c r="AH18" s="2" t="inlineStr"/>
+      <c r="AI18" s="2" t="inlineStr"/>
+      <c r="AJ18" s="2" t="inlineStr"/>
+      <c r="AK18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL18" s="2" t="inlineStr"/>
+      <c r="AM18" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO18" s="2" t="inlineStr"/>
+      <c r="AP18" s="2" t="inlineStr"/>
+      <c r="AQ18" s="2" t="inlineStr"/>
+      <c r="AR18" s="2" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20171110_093315.jpg</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr"/>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr"/>
+      <c r="H19" s="2" t="inlineStr"/>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr"/>
+      <c r="K19" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr"/>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U19" s="2" t="inlineStr"/>
+      <c r="V19" s="2" t="inlineStr"/>
+      <c r="W19" s="2" t="inlineStr"/>
+      <c r="X19" s="2" t="inlineStr"/>
+      <c r="Y19" s="2" t="inlineStr"/>
+      <c r="Z19" s="2" t="inlineStr"/>
+      <c r="AA19" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB19" s="2" t="inlineStr"/>
+      <c r="AC19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD19" s="2" t="inlineStr"/>
+      <c r="AE19" s="2" t="inlineStr"/>
+      <c r="AF19" s="2" t="inlineStr"/>
+      <c r="AG19" s="2" t="inlineStr"/>
+      <c r="AH19" s="2" t="inlineStr"/>
+      <c r="AI19" s="2" t="inlineStr"/>
+      <c r="AJ19" s="2" t="inlineStr"/>
+      <c r="AK19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL19" s="2" t="inlineStr"/>
+      <c r="AM19" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO19" s="2" t="inlineStr"/>
+      <c r="AP19" s="2" t="inlineStr"/>
+      <c r="AQ19" s="2" t="inlineStr"/>
+      <c r="AR19" s="2" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20171110_093307.jpg</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr"/>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr"/>
+      <c r="H20" s="2" t="inlineStr"/>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr"/>
+      <c r="K20" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr"/>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U20" s="2" t="inlineStr"/>
+      <c r="V20" s="2" t="inlineStr"/>
+      <c r="W20" s="2" t="inlineStr"/>
+      <c r="X20" s="2" t="inlineStr"/>
+      <c r="Y20" s="2" t="inlineStr"/>
+      <c r="Z20" s="2" t="inlineStr"/>
+      <c r="AA20" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB20" s="2" t="inlineStr"/>
+      <c r="AC20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD20" s="2" t="inlineStr"/>
+      <c r="AE20" s="2" t="inlineStr"/>
+      <c r="AF20" s="2" t="inlineStr"/>
+      <c r="AG20" s="2" t="inlineStr"/>
+      <c r="AH20" s="2" t="inlineStr"/>
+      <c r="AI20" s="2" t="inlineStr"/>
+      <c r="AJ20" s="2" t="inlineStr"/>
+      <c r="AK20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL20" s="2" t="inlineStr"/>
+      <c r="AM20" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO20" s="2" t="inlineStr"/>
+      <c r="AP20" s="2" t="inlineStr"/>
+      <c r="AQ20" s="2" t="inlineStr"/>
+      <c r="AR20" s="2" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>IMG_20171110_093325.jpg</t>
+        </is>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr"/>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr"/>
+      <c r="H21" s="2" t="inlineStr"/>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr"/>
+      <c r="K21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr"/>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U21" s="2" t="inlineStr"/>
+      <c r="V21" s="2" t="inlineStr"/>
+      <c r="W21" s="2" t="inlineStr"/>
+      <c r="X21" s="2" t="inlineStr"/>
+      <c r="Y21" s="2" t="inlineStr"/>
+      <c r="Z21" s="2" t="inlineStr"/>
+      <c r="AA21" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB21" s="2" t="inlineStr"/>
+      <c r="AC21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD21" s="2" t="inlineStr"/>
+      <c r="AE21" s="2" t="inlineStr"/>
+      <c r="AF21" s="2" t="inlineStr"/>
+      <c r="AG21" s="2" t="inlineStr"/>
+      <c r="AH21" s="2" t="inlineStr"/>
+      <c r="AI21" s="2" t="inlineStr"/>
+      <c r="AJ21" s="2" t="inlineStr"/>
+      <c r="AK21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL21" s="2" t="inlineStr"/>
+      <c r="AM21" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO21" s="2" t="inlineStr"/>
+      <c r="AP21" s="2" t="inlineStr"/>
+      <c r="AQ21" s="2" t="inlineStr"/>
+      <c r="AR21" s="2" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-3.jpg</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr"/>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr"/>
+      <c r="H22" s="2" t="inlineStr"/>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr"/>
+      <c r="K22" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q22" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U22" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V22" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W22" s="2" t="inlineStr"/>
+      <c r="X22" s="2" t="inlineStr"/>
+      <c r="Y22" s="2" t="inlineStr"/>
+      <c r="Z22" s="2" t="n">
+        <v>587.4400000000001</v>
+      </c>
+      <c r="AA22" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB22" s="2" t="inlineStr"/>
+      <c r="AC22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD22" s="2" t="inlineStr"/>
+      <c r="AE22" s="2" t="inlineStr"/>
+      <c r="AF22" s="2" t="inlineStr"/>
+      <c r="AG22" s="2" t="inlineStr"/>
+      <c r="AH22" s="2" t="inlineStr"/>
+      <c r="AI22" s="2" t="inlineStr"/>
+      <c r="AJ22" s="2" t="inlineStr"/>
+      <c r="AK22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL22" s="2" t="inlineStr"/>
+      <c r="AM22" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO22" s="2" t="inlineStr"/>
+      <c r="AP22" s="2" t="inlineStr"/>
+      <c r="AQ22" s="2" t="inlineStr"/>
+      <c r="AR22" s="2" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-4.jpg</t>
+        </is>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr"/>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr"/>
+      <c r="H23" s="2" t="inlineStr"/>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q23" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U23" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V23" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W23" s="2" t="inlineStr"/>
+      <c r="X23" s="2" t="inlineStr"/>
+      <c r="Y23" s="2" t="inlineStr"/>
+      <c r="Z23" s="2" t="n">
+        <v>587.4</v>
+      </c>
+      <c r="AA23" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB23" s="2" t="inlineStr"/>
+      <c r="AC23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD23" s="2" t="inlineStr"/>
+      <c r="AE23" s="2" t="inlineStr"/>
+      <c r="AF23" s="2" t="inlineStr"/>
+      <c r="AG23" s="2" t="inlineStr"/>
+      <c r="AH23" s="2" t="inlineStr"/>
+      <c r="AI23" s="2" t="inlineStr"/>
+      <c r="AJ23" s="2" t="inlineStr"/>
+      <c r="AK23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL23" s="2" t="inlineStr"/>
+      <c r="AM23" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO23" s="2" t="inlineStr"/>
+      <c r="AP23" s="2" t="inlineStr"/>
+      <c r="AQ23" s="2" t="inlineStr"/>
+      <c r="AR23" s="2" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-11.jpg</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr"/>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr"/>
+      <c r="H24" s="2" t="inlineStr"/>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q24" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U24" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V24" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W24" s="2" t="inlineStr"/>
+      <c r="X24" s="2" t="inlineStr"/>
+      <c r="Y24" s="2" t="inlineStr"/>
+      <c r="Z24" s="2" t="n">
+        <v>587.4400000000001</v>
+      </c>
+      <c r="AA24" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB24" s="2" t="inlineStr"/>
+      <c r="AC24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD24" s="2" t="inlineStr"/>
+      <c r="AE24" s="2" t="inlineStr"/>
+      <c r="AF24" s="2" t="inlineStr"/>
+      <c r="AG24" s="2" t="inlineStr"/>
+      <c r="AH24" s="2" t="inlineStr"/>
+      <c r="AI24" s="2" t="inlineStr"/>
+      <c r="AJ24" s="2" t="inlineStr"/>
+      <c r="AK24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL24" s="2" t="inlineStr"/>
+      <c r="AM24" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO24" s="2" t="inlineStr"/>
+      <c r="AP24" s="2" t="inlineStr"/>
+      <c r="AQ24" s="2" t="inlineStr"/>
+      <c r="AR24" s="2" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-14.jpg</t>
+        </is>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr"/>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr"/>
+      <c r="H25" s="2" t="inlineStr"/>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q25" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U25" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V25" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W25" s="2" t="inlineStr"/>
+      <c r="X25" s="2" t="inlineStr"/>
+      <c r="Y25" s="2" t="inlineStr"/>
+      <c r="Z25" s="2" t="n">
+        <v>839.2</v>
+      </c>
+      <c r="AA25" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB25" s="2" t="inlineStr"/>
+      <c r="AC25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD25" s="2" t="inlineStr"/>
+      <c r="AE25" s="2" t="inlineStr"/>
+      <c r="AF25" s="2" t="inlineStr"/>
+      <c r="AG25" s="2" t="inlineStr"/>
+      <c r="AH25" s="2" t="inlineStr"/>
+      <c r="AI25" s="2" t="inlineStr"/>
+      <c r="AJ25" s="2" t="inlineStr"/>
+      <c r="AK25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL25" s="2" t="inlineStr"/>
+      <c r="AM25" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO25" s="2" t="inlineStr"/>
+      <c r="AP25" s="2" t="inlineStr"/>
+      <c r="AQ25" s="2" t="inlineStr"/>
+      <c r="AR25" s="2" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-5.jpg</t>
+        </is>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr"/>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr"/>
+      <c r="H26" s="2" t="inlineStr"/>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr"/>
+      <c r="K26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q26" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U26" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V26" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W26" s="2" t="inlineStr"/>
+      <c r="X26" s="2" t="inlineStr"/>
+      <c r="Y26" s="2" t="inlineStr"/>
+      <c r="Z26" s="2" t="n">
+        <v>587.4400000000001</v>
+      </c>
+      <c r="AA26" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB26" s="2" t="inlineStr"/>
+      <c r="AC26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD26" s="2" t="inlineStr"/>
+      <c r="AE26" s="2" t="inlineStr"/>
+      <c r="AF26" s="2" t="inlineStr"/>
+      <c r="AG26" s="2" t="inlineStr"/>
+      <c r="AH26" s="2" t="inlineStr"/>
+      <c r="AI26" s="2" t="inlineStr"/>
+      <c r="AJ26" s="2" t="inlineStr"/>
+      <c r="AK26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL26" s="2" t="inlineStr"/>
+      <c r="AM26" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO26" s="2" t="inlineStr"/>
+      <c r="AP26" s="2" t="inlineStr"/>
+      <c r="AQ26" s="2" t="inlineStr"/>
+      <c r="AR26" s="2" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-6.jpg</t>
+        </is>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr"/>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr"/>
+      <c r="H27" s="2" t="inlineStr"/>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr"/>
+      <c r="K27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q27" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U27" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V27" s="2" t="n">
+        <v>40.8</v>
+      </c>
+      <c r="W27" s="2" t="inlineStr"/>
+      <c r="X27" s="2" t="inlineStr"/>
+      <c r="Y27" s="2" t="inlineStr"/>
+      <c r="Z27" s="2" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AA27" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB27" s="2" t="inlineStr"/>
+      <c r="AC27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD27" s="2" t="inlineStr"/>
+      <c r="AE27" s="2" t="inlineStr"/>
+      <c r="AF27" s="2" t="inlineStr"/>
+      <c r="AG27" s="2" t="inlineStr"/>
+      <c r="AH27" s="2" t="inlineStr"/>
+      <c r="AI27" s="2" t="inlineStr"/>
+      <c r="AJ27" s="2" t="inlineStr"/>
+      <c r="AK27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL27" s="2" t="inlineStr"/>
+      <c r="AM27" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO27" s="2" t="inlineStr"/>
+      <c r="AP27" s="2" t="inlineStr"/>
+      <c r="AQ27" s="2" t="inlineStr"/>
+      <c r="AR27" s="2" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-7.jpg</t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr"/>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="G28" s="2" t="inlineStr"/>
+      <c r="H28" s="2" t="inlineStr"/>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q28" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U28" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V28" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W28" s="2" t="inlineStr"/>
+      <c r="X28" s="2" t="inlineStr"/>
+      <c r="Y28" s="2" t="inlineStr"/>
+      <c r="Z28" s="2" t="n">
+        <v>587.4400000000001</v>
+      </c>
+      <c r="AA28" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB28" s="2" t="inlineStr"/>
+      <c r="AC28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD28" s="2" t="inlineStr"/>
+      <c r="AE28" s="2" t="inlineStr"/>
+      <c r="AF28" s="2" t="inlineStr"/>
+      <c r="AG28" s="2" t="inlineStr"/>
+      <c r="AH28" s="2" t="inlineStr"/>
+      <c r="AI28" s="2" t="inlineStr"/>
+      <c r="AJ28" s="2" t="inlineStr"/>
+      <c r="AK28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL28" s="2" t="inlineStr"/>
+      <c r="AM28" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO28" s="2" t="inlineStr"/>
+      <c r="AP28" s="2" t="inlineStr"/>
+      <c r="AQ28" s="2" t="inlineStr"/>
+      <c r="AR28" s="2" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-13.jpg</t>
+        </is>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr"/>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr"/>
+      <c r="H29" s="2" t="inlineStr"/>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q29" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U29" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V29" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W29" s="2" t="inlineStr"/>
+      <c r="X29" s="2" t="inlineStr"/>
+      <c r="Y29" s="2" t="inlineStr"/>
+      <c r="Z29" s="2" t="n">
+        <v>477.2</v>
+      </c>
+      <c r="AA29" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB29" s="2" t="inlineStr"/>
+      <c r="AC29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD29" s="2" t="inlineStr"/>
+      <c r="AE29" s="2" t="inlineStr"/>
+      <c r="AF29" s="2" t="inlineStr"/>
+      <c r="AG29" s="2" t="inlineStr"/>
+      <c r="AH29" s="2" t="inlineStr"/>
+      <c r="AI29" s="2" t="inlineStr"/>
+      <c r="AJ29" s="2" t="inlineStr"/>
+      <c r="AK29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL29" s="2" t="inlineStr"/>
+      <c r="AM29" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO29" s="2" t="inlineStr"/>
+      <c r="AP29" s="2" t="inlineStr"/>
+      <c r="AQ29" s="2" t="inlineStr"/>
+      <c r="AR29" s="2" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-9.jpg</t>
+        </is>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr"/>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr"/>
+      <c r="H30" s="2" t="inlineStr"/>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q30" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U30" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V30" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W30" s="2" t="inlineStr"/>
+      <c r="X30" s="2" t="inlineStr"/>
+      <c r="Y30" s="2" t="inlineStr"/>
+      <c r="Z30" s="2" t="n">
+        <v>2284</v>
+      </c>
+      <c r="AA30" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB30" s="2" t="inlineStr"/>
+      <c r="AC30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD30" s="2" t="inlineStr"/>
+      <c r="AE30" s="2" t="inlineStr"/>
+      <c r="AF30" s="2" t="inlineStr"/>
+      <c r="AG30" s="2" t="inlineStr"/>
+      <c r="AH30" s="2" t="inlineStr"/>
+      <c r="AI30" s="2" t="inlineStr"/>
+      <c r="AJ30" s="2" t="inlineStr"/>
+      <c r="AK30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL30" s="2" t="inlineStr"/>
+      <c r="AM30" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO30" s="2" t="inlineStr"/>
+      <c r="AP30" s="2" t="inlineStr"/>
+      <c r="AQ30" s="2" t="inlineStr"/>
+      <c r="AR30" s="2" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-10.jpg</t>
+        </is>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr"/>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr"/>
+      <c r="H31" s="2" t="inlineStr"/>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr"/>
+      <c r="K31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q31" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U31" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V31" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W31" s="2" t="inlineStr"/>
+      <c r="X31" s="2" t="inlineStr"/>
+      <c r="Y31" s="2" t="inlineStr"/>
+      <c r="Z31" s="2" t="n">
+        <v>587.4400000000001</v>
+      </c>
+      <c r="AA31" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB31" s="2" t="inlineStr"/>
+      <c r="AC31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD31" s="2" t="inlineStr"/>
+      <c r="AE31" s="2" t="inlineStr"/>
+      <c r="AF31" s="2" t="inlineStr"/>
+      <c r="AG31" s="2" t="inlineStr"/>
+      <c r="AH31" s="2" t="inlineStr"/>
+      <c r="AI31" s="2" t="inlineStr"/>
+      <c r="AJ31" s="2" t="inlineStr"/>
+      <c r="AK31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL31" s="2" t="inlineStr"/>
+      <c r="AM31" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO31" s="2" t="inlineStr"/>
+      <c r="AP31" s="2" t="inlineStr"/>
+      <c r="AQ31" s="2" t="inlineStr"/>
+      <c r="AR31" s="2" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-12.jpg</t>
+        </is>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr"/>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr"/>
+      <c r="H32" s="2" t="inlineStr"/>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q32" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U32" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V32" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W32" s="2" t="inlineStr"/>
+      <c r="X32" s="2" t="inlineStr"/>
+      <c r="Y32" s="2" t="inlineStr"/>
+      <c r="Z32" s="2" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AA32" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB32" s="2" t="inlineStr"/>
+      <c r="AC32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD32" s="2" t="inlineStr"/>
+      <c r="AE32" s="2" t="inlineStr"/>
+      <c r="AF32" s="2" t="inlineStr"/>
+      <c r="AG32" s="2" t="inlineStr"/>
+      <c r="AH32" s="2" t="inlineStr"/>
+      <c r="AI32" s="2" t="inlineStr"/>
+      <c r="AJ32" s="2" t="inlineStr"/>
+      <c r="AK32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL32" s="2" t="inlineStr"/>
+      <c r="AM32" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO32" s="2" t="inlineStr"/>
+      <c r="AP32" s="2" t="inlineStr"/>
+      <c r="AQ32" s="2" t="inlineStr"/>
+      <c r="AR32" s="2" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-15.jpg</t>
+        </is>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr"/>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr"/>
+      <c r="H33" s="2" t="inlineStr"/>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q33" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U33" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V33" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W33" s="2" t="inlineStr"/>
+      <c r="X33" s="2" t="inlineStr"/>
+      <c r="Y33" s="2" t="inlineStr"/>
+      <c r="Z33" s="2" t="n">
+        <v>587.4400000000001</v>
+      </c>
+      <c r="AA33" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB33" s="2" t="inlineStr"/>
+      <c r="AC33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD33" s="2" t="inlineStr"/>
+      <c r="AE33" s="2" t="inlineStr"/>
+      <c r="AF33" s="2" t="inlineStr"/>
+      <c r="AG33" s="2" t="inlineStr"/>
+      <c r="AH33" s="2" t="inlineStr"/>
+      <c r="AI33" s="2" t="inlineStr"/>
+      <c r="AJ33" s="2" t="inlineStr"/>
+      <c r="AK33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL33" s="2" t="inlineStr"/>
+      <c r="AM33" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO33" s="2" t="inlineStr"/>
+      <c r="AP33" s="2" t="inlineStr"/>
+      <c r="AQ33" s="2" t="inlineStr"/>
+      <c r="AR33" s="2" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>Новомосковск_Сокольники_Советская_4.PDF</t>
+        </is>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2026</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Типовой</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="G34" s="2" t="inlineStr"/>
+      <c r="H34" s="2" t="inlineStr"/>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="n">
+        <v>1956</v>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q34" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="n">
+        <v>33.9</v>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U34" s="2" t="n">
+        <v>13.62</v>
+      </c>
+      <c r="V34" s="2" t="n">
+        <v>607.1</v>
+      </c>
+      <c r="W34" s="2" t="n">
+        <v>607.1</v>
+      </c>
+      <c r="X34" s="2" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="Y34" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="Z34" s="2" t="n">
+        <v>3039</v>
+      </c>
+      <c r="AA34" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB34" s="2" t="inlineStr"/>
+      <c r="AC34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD34" s="2" t="inlineStr">
+        <is>
+          <t>Фундаменты столбчатые каменные</t>
+        </is>
+      </c>
+      <c r="AE34" s="2" t="inlineStr">
+        <is>
+          <t>Стены из мелких блоков, искусственных и естественных камней</t>
+        </is>
+      </c>
+      <c r="AF34" s="2" t="inlineStr">
+        <is>
+          <t>Стены из мелких блоков, искусственных и естественных камней</t>
+        </is>
+      </c>
+      <c r="AG34" s="2" t="inlineStr">
+        <is>
+          <t>Перегородки деревянные неоштукатуренные</t>
+        </is>
+      </c>
+      <c r="AH34" s="2" t="inlineStr">
+        <is>
+          <t>Лестницы деревянные</t>
+        </is>
+      </c>
+      <c r="AI34" s="2" t="inlineStr">
+        <is>
+          <t>Крыши деревянные</t>
+        </is>
+      </c>
+      <c r="AJ34" s="2" t="inlineStr">
+        <is>
+          <t>Кровля из волнистых листов</t>
+        </is>
+      </c>
+      <c r="AK34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL34" s="2" t="inlineStr">
+        <is>
+          <t>Перекрытия деревянные оштукатуренные</t>
+        </is>
+      </c>
+      <c r="AM34" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN34" s="2" t="inlineStr">
+        <is>
+          <t>Балконы</t>
+        </is>
+      </c>
+      <c r="AO34" s="2" t="inlineStr">
+        <is>
+          <t>Полы дощатые</t>
+        </is>
+      </c>
+      <c r="AP34" s="2" t="inlineStr">
+        <is>
+          <t>Оконные блоки деревянные</t>
+        </is>
+      </c>
+      <c r="AQ34" s="2" t="inlineStr">
+        <is>
+          <t>Двери деревянные</t>
+        </is>
+      </c>
+      <c r="AR34" s="2" t="inlineStr">
+        <is>
+          <t>Штукатурка</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-2.jpg</t>
+        </is>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr"/>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr"/>
+      <c r="H35" s="2" t="inlineStr"/>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr"/>
+      <c r="K35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q35" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R35" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="S35" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U35" s="2" t="n">
+        <v>8.699999999999999</v>
+      </c>
+      <c r="V35" s="2" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="W35" s="2" t="inlineStr"/>
+      <c r="X35" s="2" t="inlineStr"/>
+      <c r="Y35" s="2" t="inlineStr"/>
+      <c r="Z35" s="2" t="n">
+        <v>587.4400000000001</v>
+      </c>
+      <c r="AA35" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB35" s="2" t="inlineStr"/>
+      <c r="AC35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD35" s="2" t="inlineStr"/>
+      <c r="AE35" s="2" t="inlineStr"/>
+      <c r="AF35" s="2" t="inlineStr"/>
+      <c r="AG35" s="2" t="inlineStr"/>
+      <c r="AH35" s="2" t="inlineStr"/>
+      <c r="AI35" s="2" t="inlineStr"/>
+      <c r="AJ35" s="2" t="inlineStr"/>
+      <c r="AK35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL35" s="2" t="inlineStr"/>
+      <c r="AM35" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO35" s="2" t="inlineStr"/>
+      <c r="AP35" s="2" t="inlineStr"/>
+      <c r="AQ35" s="2" t="inlineStr"/>
+      <c r="AR35" s="2" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>паспорт тургенева 12_compressed (1)-изображения-1.jpg</t>
+        </is>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr"/>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr"/>
+      <c r="H36" s="2" t="inlineStr"/>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Прямоугольная</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q36" s="2" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>нет данных</t>
+        </is>
+      </c>
+      <c r="U36" s="2" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="V36" s="2" t="n">
+        <v>407.9</v>
+      </c>
+      <c r="W36" s="2" t="inlineStr"/>
+      <c r="X36" s="2" t="inlineStr"/>
+      <c r="Y36" s="2" t="inlineStr"/>
+      <c r="Z36" s="2" t="n">
+        <v>2284</v>
+      </c>
+      <c r="AA36" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB36" s="2" t="inlineStr"/>
+      <c r="AC36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD36" s="2" t="inlineStr"/>
+      <c r="AE36" s="2" t="inlineStr"/>
+      <c r="AF36" s="2" t="inlineStr"/>
+      <c r="AG36" s="2" t="inlineStr"/>
+      <c r="AH36" s="2" t="inlineStr"/>
+      <c r="AI36" s="2" t="inlineStr"/>
+      <c r="AJ36" s="2" t="inlineStr"/>
+      <c r="AK36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL36" s="2" t="inlineStr"/>
+      <c r="AM36" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO36" s="2" t="inlineStr"/>
+      <c r="AP36" s="2" t="inlineStr"/>
+      <c r="AQ36" s="2" t="inlineStr"/>
+      <c r="AR36" s="2" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>Московская область, г Орехово-Зуево, г Куровское, ул Советская, д. 135.pdf</t>
+        </is>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Индивидуальный</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="G37" s="2" t="inlineStr"/>
+      <c r="H37" s="2" t="inlineStr"/>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr"/>
+      <c r="K37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>Нормальный</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>Подвал</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Бескаркасный</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr">
+        <is>
+          <t>Постоянная</t>
+        </is>
+      </c>
+      <c r="Q37" s="2" t="n">
+        <v>10.65</v>
+      </c>
+      <c r="R37" s="2" t="n">
+        <v>3.25</v>
+      </c>
+      <c r="S37" s="2" t="n">
+        <v>19.4</v>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Надстроено в 1984 году</t>
+        </is>
+      </c>
+      <c r="U37" s="2" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="V37" s="2" t="n">
+        <v>378.7</v>
+      </c>
+      <c r="W37" s="2" t="n">
+        <v>710.8</v>
+      </c>
+      <c r="X37" s="2" t="n">
+        <v>317</v>
+      </c>
+      <c r="Y37" s="2" t="n">
+        <v>163.1</v>
+      </c>
+      <c r="Z37" s="2" t="n">
+        <v>4033</v>
+      </c>
+      <c r="AA37" s="2" t="inlineStr">
+        <is>
+          <t>Фундамент, стены, перекрытия и покрытия</t>
+        </is>
+      </c>
+      <c r="AB37" s="2" t="inlineStr"/>
+      <c r="AC37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AD37" s="2" t="inlineStr">
+        <is>
+          <t>Фундаменты ленточные каменные</t>
+        </is>
+      </c>
+      <c r="AE37" s="2" t="inlineStr">
+        <is>
+          <t>Стены кирпичные</t>
+        </is>
+      </c>
+      <c r="AF37" s="2" t="inlineStr">
+        <is>
+          <t>Стены кирпичные</t>
+        </is>
+      </c>
+      <c r="AG37" s="2" t="inlineStr">
+        <is>
+          <t>Перегородки деревянные оштукатуренные</t>
+        </is>
+      </c>
+      <c r="AH37" s="2" t="inlineStr">
+        <is>
+          <t>Лестницы деревянные</t>
+        </is>
+      </c>
+      <c r="AI37" s="2" t="inlineStr">
+        <is>
+          <t>Крыши деревянные</t>
+        </is>
+      </c>
+      <c r="AJ37" s="2" t="inlineStr">
+        <is>
+          <t>Кровли фальцевые</t>
+        </is>
+      </c>
+      <c r="AK37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AL37" s="2" t="inlineStr">
+        <is>
+          <t>Перекрытия деревянные оштукатуренные</t>
+        </is>
+      </c>
+      <c r="AM37" s="2" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="AN37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="AO37" s="2" t="inlineStr">
+        <is>
+          <t>Полы дощатые</t>
+        </is>
+      </c>
+      <c r="AP37" s="2" t="inlineStr">
+        <is>
+          <t>Оконные блоки деревянные</t>
+        </is>
+      </c>
+      <c r="AQ37" s="2" t="inlineStr">
+        <is>
+          <t>Двери деревянные</t>
+        </is>
+      </c>
+      <c r="AR37" s="2" t="inlineStr">
+        <is>
+          <t>Штукатурка</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>